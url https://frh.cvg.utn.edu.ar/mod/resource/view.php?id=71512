--- v0 (2025-10-20)
+++ v1 (2026-07-26)
@@ -1,1263 +1,1911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USUARIO\Documents\PI\2025\PI HAEDO MARTES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USUARIO\Documents\PI\2026\PI MARTES FRH\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20736" windowHeight="11160"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18384" windowHeight="6576"/>
   </bookViews>
   <sheets>
-    <sheet name="NOTAS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="TP INTEGRADOR" sheetId="4" r:id="rId3"/>
+    <sheet name="Hoja1" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="94">
-[...74 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="233">
   <si>
     <t>TEMA ASIGNADO / PRODUCTO</t>
   </si>
   <si>
-    <t>ALLIEVI, Agustin Tomas</t>
-[...134 lines deleted...]
-    <t>RODRIGUEZ DURAN, Joaquin Gaston</t>
+    <t xml:space="preserve">NOTA FINAL </t>
+  </si>
+  <si>
+    <t>Aprobación Directa</t>
+  </si>
+  <si>
+    <t>UTN - FRH</t>
+  </si>
+  <si>
+    <t>Ingeniería Industrial</t>
+  </si>
+  <si>
+    <t>Año</t>
+  </si>
+  <si>
+    <t>División</t>
+  </si>
+  <si>
+    <t>Año Electivo</t>
+  </si>
+  <si>
+    <t>Fecha</t>
+  </si>
+  <si>
+    <t>4to</t>
+  </si>
+  <si>
+    <t>4ta</t>
+  </si>
+  <si>
+    <t>N°</t>
+  </si>
+  <si>
+    <t>Apellido</t>
+  </si>
+  <si>
+    <t>Nombre</t>
+  </si>
+  <si>
+    <t>Legajo</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>1° Parcial</t>
+  </si>
+  <si>
+    <t>2° Parcial</t>
+  </si>
+  <si>
+    <t>3° Parcial</t>
+  </si>
+  <si>
+    <t>Grupo N° 1</t>
+  </si>
+  <si>
+    <t>Grupo N° 2</t>
+  </si>
+  <si>
+    <r>
+      <t>Grupo N° 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Grupo N° 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Grupo N° 5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>Grupo N° 6</t>
+  </si>
+  <si>
+    <t>Grupo N° 7</t>
+  </si>
+  <si>
+    <t>Procesos Industriales</t>
+  </si>
+  <si>
+    <t>Parciales y Recuperatorios</t>
+  </si>
+  <si>
+    <t>Rec 1°P</t>
+  </si>
+  <si>
+    <t>Rec 2°P</t>
+  </si>
+  <si>
+    <t>Rec 3°P</t>
+  </si>
+  <si>
+    <t>Unidad 1 a la 3</t>
+  </si>
+  <si>
+    <t>Unidad 4 a la 6</t>
+  </si>
+  <si>
+    <t>Unidad 7 a la 10</t>
+  </si>
+  <si>
+    <t>Guía de Ejercicios</t>
+  </si>
+  <si>
+    <t>1° Cuatri</t>
+  </si>
+  <si>
+    <t>2° Cuatri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industria Extractiva </t>
+  </si>
+  <si>
+    <t>Procesos de Fundición y Moldeo</t>
+  </si>
+  <si>
+    <t>Procesos de Mecanizado</t>
+  </si>
+  <si>
+    <t>TP Anual Integrador</t>
+  </si>
+  <si>
+    <t>1er Entrega</t>
+  </si>
+  <si>
+    <t>2da Entrega</t>
+  </si>
+  <si>
+    <t>Exposicion Grupal</t>
+  </si>
+  <si>
+    <t>Nota Tp Integrador</t>
+  </si>
+  <si>
+    <t>Modelado y Conformado de Plástico y Metales</t>
+  </si>
+  <si>
+    <t>Aprobado</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>Aprobado</t>
-[...20 lines deleted...]
-    <t>RECICLADO DE CAUCHO, PP y PE.                               CANTIDAD:    50.000 kilos por mes                                             ESPACIO: 500 metros cuadrados</t>
+    <t>Entregado a término y sin faltantes</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Fuera de término o con faltantes</t>
+  </si>
+  <si>
+    <t>Observado</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>Referencias de los ejercios entregados y Tp Anual Integradore</t>
+  </si>
+  <si>
+    <t>ESTATUS FINAL DE LA CURSADA</t>
+  </si>
+  <si>
+    <t>ALVAREZ BALLADARES</t>
+  </si>
+  <si>
+    <t>Bautista</t>
+  </si>
+  <si>
+    <t>ALVAREZ RANALLI</t>
+  </si>
+  <si>
+    <t>Facundo Ignacio</t>
+  </si>
+  <si>
+    <t>ANGELICO LAZO</t>
+  </si>
+  <si>
+    <t>Agustín</t>
+  </si>
+  <si>
+    <t>AYALA</t>
+  </si>
+  <si>
+    <t>BAZAN</t>
+  </si>
+  <si>
+    <t>Lola</t>
+  </si>
+  <si>
+    <t>BILOTTA</t>
+  </si>
+  <si>
+    <t>Tomas Santiago</t>
+  </si>
+  <si>
+    <t>BLANCO FLORESTANO</t>
+  </si>
+  <si>
+    <t>BRAVO</t>
+  </si>
+  <si>
+    <t>Sergio Gabriel</t>
+  </si>
+  <si>
+    <t>Ivo Benjamín</t>
+  </si>
+  <si>
+    <t>BRIZUELA</t>
+  </si>
+  <si>
+    <t>Facundo German</t>
+  </si>
+  <si>
+    <t>BUONO</t>
+  </si>
+  <si>
+    <t>BURGUENO</t>
+  </si>
+  <si>
+    <t>Delfina Paula</t>
+  </si>
+  <si>
+    <t>CAVAGNA</t>
+  </si>
+  <si>
+    <t>Fabian Ezequiel</t>
+  </si>
+  <si>
+    <t>CECILIO</t>
+  </si>
+  <si>
+    <t>Ludmila</t>
+  </si>
+  <si>
+    <t>CERRUTTI</t>
+  </si>
+  <si>
+    <t>Thiago Ignacio</t>
+  </si>
+  <si>
+    <t>Máximo</t>
+  </si>
+  <si>
+    <t>Guido Sebastián</t>
+  </si>
+  <si>
+    <t>Rodrigo Agustín</t>
+  </si>
+  <si>
+    <t>CROZZOLI</t>
+  </si>
+  <si>
+    <t>Josefina</t>
+  </si>
+  <si>
+    <t>CUELLO</t>
+  </si>
+  <si>
+    <t>Yoel Ariel</t>
+  </si>
+  <si>
+    <t>CUZZOLA</t>
+  </si>
+  <si>
+    <t>DE SOUSA RONCEIRO</t>
+  </si>
+  <si>
+    <t>Florencia</t>
+  </si>
+  <si>
+    <t>DEBIASI</t>
+  </si>
+  <si>
+    <t>DIAZ</t>
+  </si>
+  <si>
+    <t>Luca Taiel</t>
+  </si>
+  <si>
+    <t>Franco</t>
+  </si>
+  <si>
+    <t>DONETTI</t>
+  </si>
+  <si>
+    <t>Franco Nicolas</t>
+  </si>
+  <si>
+    <t>Agustín Ezequiel</t>
+  </si>
+  <si>
+    <t>Tobías</t>
+  </si>
+  <si>
+    <t>DROVANDI</t>
+  </si>
+  <si>
+    <t>Juan Pablo</t>
+  </si>
+  <si>
+    <t>FERNANDEZ DARRIBA</t>
+  </si>
+  <si>
+    <t>Mariano</t>
+  </si>
+  <si>
+    <t>FERNANDEZ ERCOLI</t>
+  </si>
+  <si>
+    <t>Manuel</t>
+  </si>
+  <si>
+    <t>FERREYRA</t>
+  </si>
+  <si>
+    <t>Tiziana</t>
+  </si>
+  <si>
+    <t>FORNIES</t>
+  </si>
+  <si>
+    <t>Jorgelina Gabriela</t>
+  </si>
+  <si>
+    <t>FUENTES</t>
+  </si>
+  <si>
+    <t>Lara Ailen</t>
+  </si>
+  <si>
+    <t>GARCIA LINFOZZI</t>
+  </si>
+  <si>
+    <t>Antonella Natividad</t>
+  </si>
+  <si>
+    <t>GUARDIOLA</t>
+  </si>
+  <si>
+    <t>Ignacio</t>
+  </si>
+  <si>
+    <t>GUIÑAZU</t>
+  </si>
+  <si>
+    <t>Facundo</t>
+  </si>
+  <si>
+    <t>KENNY</t>
+  </si>
+  <si>
+    <t>Ariel Eduardo</t>
+  </si>
+  <si>
+    <t>LA TORRE</t>
+  </si>
+  <si>
+    <t>Valentino</t>
+  </si>
+  <si>
+    <t>LIPSER</t>
+  </si>
+  <si>
+    <t>Iara Ailen</t>
+  </si>
+  <si>
+    <t>PALACIOS</t>
+  </si>
+  <si>
+    <t>Ramiro Martin</t>
+  </si>
+  <si>
+    <t>PAPALARDO</t>
+  </si>
+  <si>
+    <t>Gianluca</t>
+  </si>
+  <si>
+    <t>PARCET</t>
+  </si>
+  <si>
+    <t>PASQUINELLI</t>
+  </si>
+  <si>
+    <t>Gonzalo</t>
+  </si>
+  <si>
+    <t>Sebastián Benjamín</t>
+  </si>
+  <si>
+    <t>Alejo</t>
+  </si>
+  <si>
+    <t>PERALTA</t>
+  </si>
+  <si>
+    <t>PETTITO SUBIRE</t>
+  </si>
+  <si>
+    <t>Luis Gabriel</t>
+  </si>
+  <si>
+    <t>ROMANO</t>
+  </si>
+  <si>
+    <t>Agustina Mariel</t>
+  </si>
+  <si>
+    <t>ROMERO</t>
+  </si>
+  <si>
+    <t>Dylan Agustín</t>
+  </si>
+  <si>
+    <t>RUIZ DIAZ</t>
+  </si>
+  <si>
+    <t>Cristian Ricardo</t>
+  </si>
+  <si>
+    <t>SANCHEZ</t>
+  </si>
+  <si>
+    <t>Daniela Victoria</t>
+  </si>
+  <si>
+    <t>Thiago Julián</t>
+  </si>
+  <si>
+    <t>GAONA</t>
+  </si>
+  <si>
+    <t>Bianca</t>
+  </si>
+  <si>
+    <t>SANTA MARIA</t>
+  </si>
+  <si>
+    <t>SICCARDI</t>
+  </si>
+  <si>
+    <t>Pedro Ezequiel</t>
+  </si>
+  <si>
+    <t>Ezequiel</t>
+  </si>
+  <si>
+    <t>SONZINI</t>
+  </si>
+  <si>
+    <t>Javier Alejandro</t>
+  </si>
+  <si>
+    <t>SOSA</t>
+  </si>
+  <si>
+    <t>TRAVERSO</t>
+  </si>
+  <si>
+    <t>USLENGHI</t>
+  </si>
+  <si>
+    <t>Marco</t>
+  </si>
+  <si>
+    <t>VERA</t>
+  </si>
+  <si>
+    <t>Malena Victoria</t>
+  </si>
+  <si>
+    <t>Esteban Ariel</t>
+  </si>
+  <si>
+    <t>Joaquín</t>
+  </si>
+  <si>
+    <t>Sebastián Ezequiel</t>
+  </si>
+  <si>
+    <t>apatakvolgyi355@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>tperalta356@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>aromano280@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>dromero281@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>cruiz619@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>dsanchez287@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>bgaona157@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>facugui7@gmail.com</t>
+  </si>
+  <si>
+    <t>akenny924@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>vlatorre348@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>ilipser190@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>Rpalacios673@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>gianpapalardo@gmail.com</t>
+  </si>
+  <si>
+    <t>sparcet720@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gpasquinelli445@alumnos.frh.utn.edu.ar </t>
+  </si>
+  <si>
+    <t>jdrovandi336@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>mfernandez923@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>mfernandez401@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>tferreyra927@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>jfornies217@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>lfuentes410@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>jguardiola344@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>agarcia151@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>fbrizuela089@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>mbuono401@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>dburgueno249@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>fcavagna573@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>lcecilio122@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>gcerruti123@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>rcontreras593@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>tcostilla202@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>lpetitto036@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>balvarez327@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>falvarez350@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>aangelico880@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>Aayala095@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>Lbazan248@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>tomi.bilotta@hotmail.com</t>
+  </si>
+  <si>
+    <t>Iblanco867@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>sbravo421@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>jcrozzoli657@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>ycuello470@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">acuzzola392@alumnos.frh.utn.edu.ar </t>
+  </si>
+  <si>
+    <t>fdesousa901@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>tdebiasi414@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>Ldiaz605@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>fdinapoli907@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>fdonetti204@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>jsantamaria288@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>psiccardi360@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>eskrobacki086@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>jsonzini919@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>ssosa949@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>alejotraverso@icloud.com</t>
+  </si>
+  <si>
+    <t>muslenghi566@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>mvera362@alumnos.frh.utn.edu.ar</t>
+  </si>
+  <si>
+    <t>Epejito255@alumnos.frh.utn.edu.ar</t>
   </si>
   <si>
     <t>OK</t>
   </si>
   <si>
-    <t>OK -</t>
+    <t>CONTRERAS -X-</t>
+  </si>
+  <si>
+    <t>PEJITO BATISTA -X-</t>
+  </si>
+  <si>
+    <t>SKROBACKI -X-</t>
+  </si>
+  <si>
+    <t>DINAPOLI -X-</t>
+  </si>
+  <si>
+    <t>COSTILLA VOLPI -X-</t>
+  </si>
+  <si>
+    <t>PATAKVOLGI -X-</t>
+  </si>
+  <si>
+    <t>Tablas de Windsurf. Cantidad: 200 tablas por mes en 350 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Jabones líquidos limpiamanos y limpiadores industriales. Con los envases. 500.000 litros por mes en 600 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Panificados de Mesa. Pan para hamburguesas y Panchos. 350.000 paquetes de ambos productos en 650 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Bolsas de PP de Rafia y Arpillera. 1.500.000 bolsas por mes en 700 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Mesas y sillas de madera. 2.000  mesas y 8.000 sillas por mes en 500 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Triturador para reciclado de plástico. 30 Tritudadores al mes en 400 metros cuadrados.</t>
+  </si>
+  <si>
+    <t>Juegos de Plaza. El Municipio de Coronel Pringles necesita 20 juegos para espacios verdes y 15 juegos para espacios cerrados. Debe fabricarlo en 600 metros cuadrados.</t>
   </si>
   <si>
     <t>OK-</t>
-  </si>
-[...28 lines deleted...]
-    <t>2  /</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <color indexed="9"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial Black"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial Black"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Arial Black"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...24 lines deleted...]
-      <color rgb="FF0070C0"/>
+      <sz val="16"/>
+      <color rgb="FFC00000"/>
       <name val="Arial Black"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="20"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00FF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF9900"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0070C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF7030A0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0066FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0000CC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top/>
-[...8 lines deleted...]
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thick">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...12 lines deleted...]
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="thick">
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thick">
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="hair">
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="thick">
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thick">
+        <color auto="1"/>
+      </right>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </right>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="thick">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="thick">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="thick">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
-      <top style="thin">
+      <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...122 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="23" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...157 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...20 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...43 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="12">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B0F0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF0070C0"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000CC"/>
+      <color rgb="FF00FF00"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>612775</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>357505</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2" descr="logoutn">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F974D59-4A8D-CACB-C83A-AEE939F480CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="228600" y="220980"/>
+          <a:ext cx="3599815" cy="700405"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1512,3440 +2160,2820 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lpetitto036@alumnos.frh.utn.edu.ar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfernandez923@alumnos.frh.utn.edu.ar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agarcia151@alumnos.frh.utn.edu.ar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K61"/>
+  <dimension ref="B1:AE64"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F43" sqref="F43"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="6" ySplit="6" topLeftCell="T7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="W15" sqref="W15:W22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="17.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="20.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="39" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="12" width="10.109375" style="1" customWidth="1"/>
+    <col min="13" max="20" width="10.77734375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="41.21875" style="1" customWidth="1"/>
+    <col min="22" max="25" width="10.77734375" style="23" customWidth="1"/>
+    <col min="26" max="26" width="10.109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.77734375" style="23" customWidth="1"/>
+    <col min="28" max="28" width="5.77734375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="29.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="5.77734375" style="1" customWidth="1"/>
+    <col min="31" max="31" width="27.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="D1" s="95" t="s">
+    <row r="1" spans="2:31" ht="9.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:31" ht="34.950000000000003" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="55"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="103" t="s">
+        <v>40</v>
+      </c>
+      <c r="V2" s="103"/>
+      <c r="W2" s="103"/>
+      <c r="X2" s="103"/>
+      <c r="Y2" s="103"/>
+      <c r="Z2" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA2" s="94"/>
+    </row>
+    <row r="3" spans="2:31" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="62"/>
+      <c r="I3" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="63"/>
+      <c r="K3" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" s="64"/>
+      <c r="M3" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3" s="51"/>
+      <c r="U3" s="100" t="s">
+        <v>0</v>
+      </c>
+      <c r="V3" s="99" t="s">
+        <v>41</v>
+      </c>
+      <c r="W3" s="99" t="s">
+        <v>42</v>
+      </c>
+      <c r="X3" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z3" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="96" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="2:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="60"/>
+      <c r="D4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="L4" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="M4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="R4" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="S4" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="T4" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="U4" s="100"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="97"/>
+      <c r="Y4" s="98"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="101" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="102"/>
+      <c r="AE4" s="102"/>
+    </row>
+    <row r="5" spans="2:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="59"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="30">
+        <v>2026</v>
+      </c>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="O5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="P5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="T5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="U5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="X5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA5" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB5" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC5" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD5" s="25"/>
+      <c r="AE5" s="26" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E1" s="96" t="s">
+      <c r="H6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="43">
+        <v>46168</v>
+      </c>
+      <c r="N6" s="34"/>
+      <c r="O6" s="43">
+        <v>46168</v>
+      </c>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="44">
+        <v>46189</v>
+      </c>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC6" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD6" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE6" s="26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:31" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7" s="6">
+        <v>29327</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="G7" s="46">
+        <v>8</v>
+      </c>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="84" t="s">
+        <v>231</v>
+      </c>
+      <c r="V7" s="87" t="s">
+        <v>232</v>
+      </c>
+      <c r="W7" s="90"/>
+      <c r="X7" s="90"/>
+      <c r="Y7" s="90"/>
+      <c r="Z7" s="8"/>
+      <c r="AA7" s="38"/>
+    </row>
+    <row r="8" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="75"/>
+      <c r="C8" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="10">
+        <v>27350</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G8" s="45">
+        <v>6</v>
+      </c>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="85"/>
+      <c r="V8" s="88"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
+      <c r="Y8" s="91"/>
+      <c r="Z8" s="12"/>
+      <c r="AA8" s="39"/>
+    </row>
+    <row r="9" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="75"/>
+      <c r="C9" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="10">
+        <v>26880</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="G9" s="45">
+        <v>6</v>
+      </c>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="49"/>
+      <c r="N9" s="49"/>
+      <c r="O9" s="49"/>
+      <c r="P9" s="49"/>
+      <c r="Q9" s="49"/>
+      <c r="R9" s="49"/>
+      <c r="S9" s="49"/>
+      <c r="T9" s="49"/>
+      <c r="U9" s="85"/>
+      <c r="V9" s="88"/>
+      <c r="W9" s="91"/>
+      <c r="X9" s="91"/>
+      <c r="Y9" s="91"/>
+      <c r="Z9" s="12"/>
+      <c r="AA9" s="39"/>
+    </row>
+    <row r="10" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="75"/>
+      <c r="C10" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="10">
+        <v>26095</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="G10" s="45">
+        <v>6</v>
+      </c>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="49"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="49"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="49"/>
+      <c r="T10" s="49"/>
+      <c r="U10" s="85"/>
+      <c r="V10" s="88"/>
+      <c r="W10" s="91"/>
+      <c r="X10" s="91"/>
+      <c r="Y10" s="91"/>
+      <c r="Z10" s="12"/>
+      <c r="AA10" s="39"/>
+    </row>
+    <row r="11" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="75"/>
+      <c r="C11" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" s="10">
+        <v>29248</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="G11" s="45">
+        <v>2</v>
+      </c>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="49"/>
+      <c r="O11" s="49"/>
+      <c r="P11" s="49"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="49"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="85"/>
+      <c r="V11" s="88"/>
+      <c r="W11" s="91"/>
+      <c r="X11" s="91"/>
+      <c r="Y11" s="91"/>
+      <c r="Z11" s="12"/>
+      <c r="AA11" s="39"/>
+    </row>
+    <row r="12" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="75"/>
+      <c r="C12" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="10">
+        <v>29331</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="G12" s="45">
+        <v>7</v>
+      </c>
+      <c r="H12" s="45"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="45"/>
+      <c r="K12" s="45"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="49"/>
+      <c r="O12" s="49"/>
+      <c r="P12" s="49"/>
+      <c r="Q12" s="49"/>
+      <c r="R12" s="49"/>
+      <c r="S12" s="49"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="85"/>
+      <c r="V12" s="88"/>
+      <c r="W12" s="91"/>
+      <c r="X12" s="91"/>
+      <c r="Y12" s="91"/>
+      <c r="Z12" s="12"/>
+      <c r="AA12" s="39"/>
+    </row>
+    <row r="13" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="75"/>
+      <c r="C13" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="10">
+        <v>27867</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="G13" s="45">
+        <v>2</v>
+      </c>
+      <c r="H13" s="45"/>
+      <c r="I13" s="45"/>
+      <c r="J13" s="45"/>
+      <c r="K13" s="45"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="49"/>
+      <c r="P13" s="49"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="49"/>
+      <c r="S13" s="49"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="85"/>
+      <c r="V13" s="88"/>
+      <c r="W13" s="91"/>
+      <c r="X13" s="91"/>
+      <c r="Y13" s="91"/>
+      <c r="Z13" s="12"/>
+      <c r="AA13" s="39"/>
+    </row>
+    <row r="14" spans="2:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="76"/>
+      <c r="C14" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="14">
+        <v>28651</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G14" s="47">
+        <v>2</v>
+      </c>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="50"/>
+      <c r="N14" s="50"/>
+      <c r="O14" s="50"/>
+      <c r="P14" s="50"/>
+      <c r="Q14" s="50"/>
+      <c r="R14" s="50"/>
+      <c r="S14" s="50"/>
+      <c r="T14" s="50"/>
+      <c r="U14" s="86"/>
+      <c r="V14" s="89"/>
+      <c r="W14" s="92"/>
+      <c r="X14" s="92"/>
+      <c r="Y14" s="92"/>
+      <c r="Z14" s="16"/>
+      <c r="AA14" s="40"/>
+    </row>
+    <row r="15" spans="2:31" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="6">
+        <v>24089</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="G15" s="46">
+        <v>2</v>
+      </c>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N15" s="48"/>
+      <c r="O15" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="48"/>
+      <c r="R15" s="48"/>
+      <c r="S15" s="48"/>
+      <c r="T15" s="48"/>
+      <c r="U15" s="84" t="s">
+        <v>230</v>
+      </c>
+      <c r="V15" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="W15" s="90"/>
+      <c r="X15" s="90"/>
+      <c r="Y15" s="90"/>
+      <c r="Z15" s="8"/>
+      <c r="AA15" s="38"/>
+    </row>
+    <row r="16" spans="2:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="78"/>
+      <c r="C16" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" s="10">
+        <v>29401</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="G16" s="45">
+        <v>8</v>
+      </c>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="49"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49"/>
+      <c r="S16" s="49"/>
+      <c r="T16" s="49"/>
+      <c r="U16" s="85"/>
+      <c r="V16" s="49"/>
+      <c r="W16" s="91"/>
+      <c r="X16" s="91"/>
+      <c r="Y16" s="91"/>
+      <c r="Z16" s="12"/>
+      <c r="AA16" s="39"/>
+    </row>
+    <row r="17" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="78"/>
+      <c r="C17" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="10">
+        <v>29249</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="G17" s="45">
+        <v>6</v>
+      </c>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="49"/>
+      <c r="N17" s="49"/>
+      <c r="O17" s="49"/>
+      <c r="P17" s="49"/>
+      <c r="Q17" s="49"/>
+      <c r="R17" s="49"/>
+      <c r="S17" s="49"/>
+      <c r="T17" s="49"/>
+      <c r="U17" s="85"/>
+      <c r="V17" s="49"/>
+      <c r="W17" s="91"/>
+      <c r="X17" s="91"/>
+      <c r="Y17" s="91"/>
+      <c r="Z17" s="12"/>
+      <c r="AA17" s="39"/>
+    </row>
+    <row r="18" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="78"/>
+      <c r="C18" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" s="10">
+        <v>24573</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="G18" s="45">
+        <v>2</v>
+      </c>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="49"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="49"/>
+      <c r="P18" s="49"/>
+      <c r="Q18" s="49"/>
+      <c r="R18" s="49"/>
+      <c r="S18" s="49"/>
+      <c r="T18" s="49"/>
+      <c r="U18" s="85"/>
+      <c r="V18" s="49"/>
+      <c r="W18" s="91"/>
+      <c r="X18" s="91"/>
+      <c r="Y18" s="91"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="39"/>
+    </row>
+    <row r="19" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="78"/>
+      <c r="C19" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="10">
+        <v>26122</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="G19" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="49"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="91"/>
+      <c r="X19" s="91"/>
+      <c r="Y19" s="91"/>
+      <c r="Z19" s="12"/>
+      <c r="AA19" s="39"/>
+    </row>
+    <row r="20" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="78"/>
+      <c r="C20" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="10">
+        <v>26123</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="G20" s="45">
+        <v>6</v>
+      </c>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="85"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="91"/>
+      <c r="X20" s="91"/>
+      <c r="Y20" s="91"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="39"/>
+    </row>
+    <row r="21" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="78"/>
+      <c r="C21" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="10">
+        <v>25593</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="G21" s="45">
+        <v>6</v>
+      </c>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="85"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="91"/>
+      <c r="X21" s="91"/>
+      <c r="Y21" s="91"/>
+      <c r="Z21" s="12"/>
+      <c r="AA21" s="39"/>
+    </row>
+    <row r="22" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="79"/>
+      <c r="C22" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="14">
+        <v>28202</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="G22" s="47">
+        <v>6</v>
+      </c>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="86"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="92"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="40"/>
+    </row>
+    <row r="23" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" s="6">
+        <v>28657</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="G23" s="46">
+        <v>6</v>
+      </c>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N23" s="48"/>
+      <c r="O23" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P23" s="48"/>
+      <c r="Q23" s="48"/>
+      <c r="R23" s="48"/>
+      <c r="S23" s="48"/>
+      <c r="T23" s="48"/>
+      <c r="U23" s="84" t="s">
+        <v>229</v>
+      </c>
+      <c r="V23" s="87" t="s">
+        <v>232</v>
+      </c>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="8"/>
+      <c r="AA23" s="38"/>
+    </row>
+    <row r="24" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="81"/>
+      <c r="C24" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="F1" s="95" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="96" t="s">
+      <c r="D24" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="10">
+        <v>24470</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="G24" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H24" s="45"/>
+      <c r="I24" s="45"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="45"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="49"/>
+      <c r="N24" s="49"/>
+      <c r="O24" s="49"/>
+      <c r="P24" s="49"/>
+      <c r="Q24" s="49"/>
+      <c r="R24" s="49"/>
+      <c r="S24" s="49"/>
+      <c r="T24" s="49"/>
+      <c r="U24" s="85"/>
+      <c r="V24" s="88"/>
+      <c r="W24" s="91"/>
+      <c r="X24" s="91"/>
+      <c r="Y24" s="91"/>
+      <c r="Z24" s="12"/>
+      <c r="AA24" s="39"/>
+    </row>
+    <row r="25" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="81"/>
+      <c r="C25" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="10">
+        <v>25392</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="G25" s="45">
+        <v>2</v>
+      </c>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="49"/>
+      <c r="N25" s="49"/>
+      <c r="O25" s="49"/>
+      <c r="P25" s="49"/>
+      <c r="Q25" s="49"/>
+      <c r="R25" s="49"/>
+      <c r="S25" s="49"/>
+      <c r="T25" s="49"/>
+      <c r="U25" s="85"/>
+      <c r="V25" s="88"/>
+      <c r="W25" s="91"/>
+      <c r="X25" s="91"/>
+      <c r="Y25" s="91"/>
+      <c r="Z25" s="12"/>
+      <c r="AA25" s="39"/>
+    </row>
+    <row r="26" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="81"/>
+      <c r="C26" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="10">
+        <v>27901</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G26" s="45">
+        <v>8</v>
+      </c>
+      <c r="H26" s="45"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="45"/>
+      <c r="K26" s="45"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="88"/>
+      <c r="W26" s="91"/>
+      <c r="X26" s="91"/>
+      <c r="Y26" s="91"/>
+      <c r="Z26" s="12"/>
+      <c r="AA26" s="39"/>
+    </row>
+    <row r="27" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="81"/>
+      <c r="C27" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" s="10">
+        <v>27414</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="G27" s="45">
+        <v>7</v>
+      </c>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="49"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="49"/>
+      <c r="P27" s="49"/>
+      <c r="Q27" s="49"/>
+      <c r="R27" s="49"/>
+      <c r="S27" s="49"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="85"/>
+      <c r="V27" s="88"/>
+      <c r="W27" s="91"/>
+      <c r="X27" s="91"/>
+      <c r="Y27" s="91"/>
+      <c r="Z27" s="12"/>
+      <c r="AA27" s="39"/>
+    </row>
+    <row r="28" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="81"/>
+      <c r="C28" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="10">
+        <v>25605</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="G28" s="45">
+        <v>2</v>
+      </c>
+      <c r="H28" s="45"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="45"/>
+      <c r="K28" s="45"/>
+      <c r="L28" s="45"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="85"/>
+      <c r="V28" s="88"/>
+      <c r="W28" s="91"/>
+      <c r="X28" s="91"/>
+      <c r="Y28" s="91"/>
+      <c r="Z28" s="12"/>
+      <c r="AA28" s="39"/>
+    </row>
+    <row r="29" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="81"/>
+      <c r="C29" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" s="10">
+        <v>27907</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="G29" s="45">
+        <v>6</v>
+      </c>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="85"/>
+      <c r="V29" s="88"/>
+      <c r="W29" s="91"/>
+      <c r="X29" s="91"/>
+      <c r="Y29" s="91"/>
+      <c r="Z29" s="12"/>
+      <c r="AA29" s="39"/>
+    </row>
+    <row r="30" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="82"/>
+      <c r="C30" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="14">
+        <v>27204</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="G30" s="47">
+        <v>2</v>
+      </c>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="50"/>
+      <c r="N30" s="50"/>
+      <c r="O30" s="50"/>
+      <c r="P30" s="50"/>
+      <c r="Q30" s="50"/>
+      <c r="R30" s="50"/>
+      <c r="S30" s="50"/>
+      <c r="T30" s="50"/>
+      <c r="U30" s="86"/>
+      <c r="V30" s="89"/>
+      <c r="W30" s="92"/>
+      <c r="X30" s="92"/>
+      <c r="Y30" s="92"/>
+      <c r="Z30" s="16"/>
+      <c r="AA30" s="40"/>
+    </row>
+    <row r="31" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="H1" s="96" t="s">
-[...49 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="C31" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" s="6">
+        <v>29336</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="G31" s="46">
+        <v>6</v>
+      </c>
+      <c r="H31" s="46"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="46"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N31" s="48"/>
+      <c r="O31" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P31" s="48"/>
+      <c r="Q31" s="48"/>
+      <c r="R31" s="48"/>
+      <c r="S31" s="48"/>
+      <c r="T31" s="48"/>
+      <c r="U31" s="84" t="s">
+        <v>228</v>
+      </c>
+      <c r="V31" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="W31" s="90"/>
+      <c r="X31" s="90"/>
+      <c r="Y31" s="90"/>
+      <c r="Z31" s="8"/>
+      <c r="AA31" s="38"/>
+    </row>
+    <row r="32" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="66"/>
+      <c r="C32" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="10">
+        <v>27923</v>
+      </c>
+      <c r="F32" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="G32" s="45">
+        <v>2</v>
+      </c>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="49"/>
+      <c r="P32" s="49"/>
+      <c r="Q32" s="49"/>
+      <c r="R32" s="49"/>
+      <c r="S32" s="49"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="85"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="91"/>
+      <c r="X32" s="91"/>
+      <c r="Y32" s="91"/>
+      <c r="Z32" s="12"/>
+      <c r="AA32" s="39"/>
+    </row>
+    <row r="33" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="66"/>
+      <c r="C33" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="10">
+        <v>26401</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="G33" s="45">
+        <v>6</v>
+      </c>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="45"/>
+      <c r="K33" s="45"/>
+      <c r="L33" s="45"/>
+      <c r="M33" s="49"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="49"/>
+      <c r="S33" s="49"/>
+      <c r="T33" s="49"/>
+      <c r="U33" s="85"/>
+      <c r="V33" s="49"/>
+      <c r="W33" s="91"/>
+      <c r="X33" s="91"/>
+      <c r="Y33" s="91"/>
+      <c r="Z33" s="12"/>
+      <c r="AA33" s="39"/>
+    </row>
+    <row r="34" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="66"/>
+      <c r="C34" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" s="10">
+        <v>27927</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="G34" s="45">
+        <v>2</v>
+      </c>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="49"/>
+      <c r="N34" s="49"/>
+      <c r="O34" s="49"/>
+      <c r="P34" s="49"/>
+      <c r="Q34" s="49"/>
+      <c r="R34" s="49"/>
+      <c r="S34" s="49"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="91"/>
+      <c r="X34" s="91"/>
+      <c r="Y34" s="91"/>
+      <c r="Z34" s="12"/>
+      <c r="AA34" s="39"/>
+    </row>
+    <row r="35" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="66"/>
+      <c r="C35" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="10">
+        <v>27217</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="G35" s="45">
+        <v>6</v>
+      </c>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="49"/>
+      <c r="N35" s="49"/>
+      <c r="O35" s="49"/>
+      <c r="P35" s="49"/>
+      <c r="Q35" s="49"/>
+      <c r="R35" s="49"/>
+      <c r="S35" s="49"/>
+      <c r="T35" s="49"/>
+      <c r="U35" s="85"/>
+      <c r="V35" s="49"/>
+      <c r="W35" s="91"/>
+      <c r="X35" s="91"/>
+      <c r="Y35" s="91"/>
+      <c r="Z35" s="12"/>
+      <c r="AA35" s="39"/>
+    </row>
+    <row r="36" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="66"/>
+      <c r="C36" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="10">
+        <v>26410</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="G36" s="45">
+        <v>2</v>
+      </c>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="49"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="49"/>
+      <c r="S36" s="49"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="85"/>
+      <c r="V36" s="49"/>
+      <c r="W36" s="91"/>
+      <c r="X36" s="91"/>
+      <c r="Y36" s="91"/>
+      <c r="Z36" s="12"/>
+      <c r="AA36" s="39"/>
+    </row>
+    <row r="37" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="66"/>
+      <c r="C37" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="10">
+        <v>22151</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="G37" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="49"/>
+      <c r="N37" s="49"/>
+      <c r="O37" s="49"/>
+      <c r="P37" s="49"/>
+      <c r="Q37" s="49"/>
+      <c r="R37" s="49"/>
+      <c r="S37" s="49"/>
+      <c r="T37" s="49"/>
+      <c r="U37" s="85"/>
+      <c r="V37" s="49"/>
+      <c r="W37" s="91"/>
+      <c r="X37" s="91"/>
+      <c r="Y37" s="91"/>
+      <c r="Z37" s="12"/>
+      <c r="AA37" s="39"/>
+    </row>
+    <row r="38" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="67"/>
+      <c r="C38" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="E38" s="14">
+        <v>29344</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="G38" s="47">
+        <v>2</v>
+      </c>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="47"/>
+      <c r="M38" s="50"/>
+      <c r="N38" s="50"/>
+      <c r="O38" s="50"/>
+      <c r="P38" s="50"/>
+      <c r="Q38" s="50"/>
+      <c r="R38" s="50"/>
+      <c r="S38" s="50"/>
+      <c r="T38" s="50"/>
+      <c r="U38" s="86"/>
+      <c r="V38" s="50"/>
+      <c r="W38" s="92"/>
+      <c r="X38" s="92"/>
+      <c r="Y38" s="92"/>
+      <c r="Z38" s="16"/>
+      <c r="AA38" s="40"/>
+    </row>
+    <row r="39" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="91">
+      <c r="C39" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" s="6">
+        <v>27329</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="46">
         <v>6</v>
       </c>
-      <c r="E3" s="91"/>
-      <c r="F3" s="91">
+      <c r="H39" s="46"/>
+      <c r="I39" s="46"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="46"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N39" s="48"/>
+      <c r="O39" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P39" s="48"/>
+      <c r="Q39" s="48"/>
+      <c r="R39" s="48"/>
+      <c r="S39" s="48"/>
+      <c r="T39" s="48"/>
+      <c r="U39" s="84" t="s">
+        <v>227</v>
+      </c>
+      <c r="V39" s="87" t="s">
+        <v>232</v>
+      </c>
+      <c r="W39" s="90"/>
+      <c r="X39" s="90"/>
+      <c r="Y39" s="90"/>
+      <c r="Z39" s="8"/>
+      <c r="AA39" s="38"/>
+    </row>
+    <row r="40" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="69"/>
+      <c r="C40" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="E40" s="10">
+        <v>22924</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="G40" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="45"/>
+      <c r="K40" s="45"/>
+      <c r="L40" s="45"/>
+      <c r="M40" s="49"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="49"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="49"/>
+      <c r="S40" s="49"/>
+      <c r="T40" s="49"/>
+      <c r="U40" s="85"/>
+      <c r="V40" s="88"/>
+      <c r="W40" s="91"/>
+      <c r="X40" s="91"/>
+      <c r="Y40" s="91"/>
+      <c r="Z40" s="12"/>
+      <c r="AA40" s="39"/>
+    </row>
+    <row r="41" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="69"/>
+      <c r="C41" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E41" s="10">
+        <v>29348</v>
+      </c>
+      <c r="F41" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="45">
+        <v>7</v>
+      </c>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="45"/>
+      <c r="L41" s="45"/>
+      <c r="M41" s="49"/>
+      <c r="N41" s="49"/>
+      <c r="O41" s="49"/>
+      <c r="P41" s="49"/>
+      <c r="Q41" s="49"/>
+      <c r="R41" s="49"/>
+      <c r="S41" s="49"/>
+      <c r="T41" s="49"/>
+      <c r="U41" s="85"/>
+      <c r="V41" s="88"/>
+      <c r="W41" s="91"/>
+      <c r="X41" s="91"/>
+      <c r="Y41" s="91"/>
+      <c r="Z41" s="12"/>
+      <c r="AA41" s="39"/>
+    </row>
+    <row r="42" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="69"/>
+      <c r="C42" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E42" s="10">
+        <v>26190</v>
+      </c>
+      <c r="F42" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="G42" s="45">
+        <v>2</v>
+      </c>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="49"/>
+      <c r="P42" s="49"/>
+      <c r="Q42" s="49"/>
+      <c r="R42" s="49"/>
+      <c r="S42" s="49"/>
+      <c r="T42" s="49"/>
+      <c r="U42" s="85"/>
+      <c r="V42" s="88"/>
+      <c r="W42" s="91"/>
+      <c r="X42" s="91"/>
+      <c r="Y42" s="91"/>
+      <c r="Z42" s="12"/>
+      <c r="AA42" s="39"/>
+    </row>
+    <row r="43" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="69"/>
+      <c r="C43" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="E43" s="10">
+        <v>30673</v>
+      </c>
+      <c r="F43" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" s="45">
         <v>6</v>
       </c>
-      <c r="G3" s="91"/>
-[...6 lines deleted...]
-      <c r="A4" s="90">
+      <c r="H43" s="45"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="45"/>
+      <c r="L43" s="45"/>
+      <c r="M43" s="49"/>
+      <c r="N43" s="49"/>
+      <c r="O43" s="49"/>
+      <c r="P43" s="49"/>
+      <c r="Q43" s="49"/>
+      <c r="R43" s="49"/>
+      <c r="S43" s="49"/>
+      <c r="T43" s="49"/>
+      <c r="U43" s="85"/>
+      <c r="V43" s="88"/>
+      <c r="W43" s="91"/>
+      <c r="X43" s="91"/>
+      <c r="Y43" s="91"/>
+      <c r="Z43" s="12"/>
+      <c r="AA43" s="39"/>
+    </row>
+    <row r="44" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B44" s="69"/>
+      <c r="C44" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E44" s="10">
+        <v>26934</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="G44" s="45">
         <v>2</v>
       </c>
-      <c r="B4" s="22">
-[...2 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="H44" s="45"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="45"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="49"/>
+      <c r="N44" s="49"/>
+      <c r="O44" s="49"/>
+      <c r="P44" s="49"/>
+      <c r="Q44" s="49"/>
+      <c r="R44" s="49"/>
+      <c r="S44" s="49"/>
+      <c r="T44" s="49"/>
+      <c r="U44" s="85"/>
+      <c r="V44" s="88"/>
+      <c r="W44" s="91"/>
+      <c r="X44" s="91"/>
+      <c r="Y44" s="91"/>
+      <c r="Z44" s="12"/>
+      <c r="AA44" s="39"/>
+    </row>
+    <row r="45" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="69"/>
+      <c r="C45" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" s="10">
+        <v>25720</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="G45" s="45">
+        <v>2</v>
+      </c>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="49"/>
+      <c r="N45" s="49"/>
+      <c r="O45" s="49"/>
+      <c r="P45" s="49"/>
+      <c r="Q45" s="49"/>
+      <c r="R45" s="49"/>
+      <c r="S45" s="49"/>
+      <c r="T45" s="49"/>
+      <c r="U45" s="85"/>
+      <c r="V45" s="88"/>
+      <c r="W45" s="91"/>
+      <c r="X45" s="91"/>
+      <c r="Y45" s="91"/>
+      <c r="Z45" s="12"/>
+      <c r="AA45" s="39"/>
+    </row>
+    <row r="46" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="70"/>
+      <c r="C46" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="E46" s="14">
+        <v>28649</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="G46" s="47">
+        <v>8</v>
+      </c>
+      <c r="H46" s="47"/>
+      <c r="I46" s="47"/>
+      <c r="J46" s="47"/>
+      <c r="K46" s="47"/>
+      <c r="L46" s="47"/>
+      <c r="M46" s="50"/>
+      <c r="N46" s="50"/>
+      <c r="O46" s="50"/>
+      <c r="P46" s="50"/>
+      <c r="Q46" s="50"/>
+      <c r="R46" s="50"/>
+      <c r="S46" s="50"/>
+      <c r="T46" s="50"/>
+      <c r="U46" s="86"/>
+      <c r="V46" s="89"/>
+      <c r="W46" s="92"/>
+      <c r="X46" s="92"/>
+      <c r="Y46" s="92"/>
+      <c r="Z46" s="16"/>
+      <c r="AA46" s="40"/>
+    </row>
+    <row r="47" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="92">
+      <c r="C47" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E47" s="6">
+        <v>29355</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" s="46">
+        <v>6</v>
+      </c>
+      <c r="H47" s="46"/>
+      <c r="I47" s="46"/>
+      <c r="J47" s="46"/>
+      <c r="K47" s="46"/>
+      <c r="L47" s="46"/>
+      <c r="M47" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N47" s="48"/>
+      <c r="O47" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P47" s="48"/>
+      <c r="Q47" s="48"/>
+      <c r="R47" s="48"/>
+      <c r="S47" s="48"/>
+      <c r="T47" s="48"/>
+      <c r="U47" s="84" t="s">
+        <v>226</v>
+      </c>
+      <c r="V47" s="87" t="s">
+        <v>232</v>
+      </c>
+      <c r="W47" s="90"/>
+      <c r="X47" s="90"/>
+      <c r="Y47" s="90"/>
+      <c r="Z47" s="8"/>
+      <c r="AA47" s="38"/>
+    </row>
+    <row r="48" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="72"/>
+      <c r="C48" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" s="10">
+        <v>29356</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="G48" s="45">
+        <v>6</v>
+      </c>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="49"/>
+      <c r="N48" s="49"/>
+      <c r="O48" s="49"/>
+      <c r="P48" s="49"/>
+      <c r="Q48" s="49"/>
+      <c r="R48" s="49"/>
+      <c r="S48" s="49"/>
+      <c r="T48" s="49"/>
+      <c r="U48" s="85"/>
+      <c r="V48" s="88"/>
+      <c r="W48" s="91"/>
+      <c r="X48" s="91"/>
+      <c r="Y48" s="91"/>
+      <c r="Z48" s="12"/>
+      <c r="AA48" s="39"/>
+    </row>
+    <row r="49" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="72"/>
+      <c r="C49" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="10">
+        <v>23036</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="49"/>
+      <c r="N49" s="49"/>
+      <c r="O49" s="49"/>
+      <c r="P49" s="49"/>
+      <c r="Q49" s="49"/>
+      <c r="R49" s="49"/>
+      <c r="S49" s="49"/>
+      <c r="T49" s="49"/>
+      <c r="U49" s="85"/>
+      <c r="V49" s="88"/>
+      <c r="W49" s="91"/>
+      <c r="X49" s="91"/>
+      <c r="Y49" s="91"/>
+      <c r="Z49" s="12"/>
+      <c r="AA49" s="39"/>
+    </row>
+    <row r="50" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="72"/>
+      <c r="C50" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" s="10">
+        <v>29280</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="G50" s="45">
         <v>2</v>
       </c>
-      <c r="E4" s="91"/>
-      <c r="F4" s="91">
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="49"/>
+      <c r="N50" s="49"/>
+      <c r="O50" s="49"/>
+      <c r="P50" s="49"/>
+      <c r="Q50" s="49"/>
+      <c r="R50" s="49"/>
+      <c r="S50" s="49"/>
+      <c r="T50" s="49"/>
+      <c r="U50" s="85"/>
+      <c r="V50" s="88"/>
+      <c r="W50" s="91"/>
+      <c r="X50" s="91"/>
+      <c r="Y50" s="91"/>
+      <c r="Z50" s="12"/>
+      <c r="AA50" s="39"/>
+    </row>
+    <row r="51" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="72"/>
+      <c r="C51" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E51" s="10">
+        <v>29281</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="G51" s="45">
         <v>6</v>
       </c>
-      <c r="G4" s="91"/>
-[...38 lines deleted...]
-      <c r="D6" s="92">
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="49"/>
+      <c r="N51" s="49"/>
+      <c r="O51" s="49"/>
+      <c r="P51" s="49"/>
+      <c r="Q51" s="49"/>
+      <c r="R51" s="49"/>
+      <c r="S51" s="49"/>
+      <c r="T51" s="49"/>
+      <c r="U51" s="85"/>
+      <c r="V51" s="88"/>
+      <c r="W51" s="91"/>
+      <c r="X51" s="91"/>
+      <c r="Y51" s="91"/>
+      <c r="Z51" s="12"/>
+      <c r="AA51" s="39"/>
+    </row>
+    <row r="52" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="72"/>
+      <c r="C52" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="10">
+        <v>24370</v>
+      </c>
+      <c r="F52" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="G52" s="45">
         <v>2</v>
       </c>
-      <c r="E6" s="91"/>
-[...19 lines deleted...]
-      <c r="D7" s="91">
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="49"/>
+      <c r="N52" s="49"/>
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="85"/>
+      <c r="V52" s="88"/>
+      <c r="W52" s="91"/>
+      <c r="X52" s="91"/>
+      <c r="Y52" s="91"/>
+      <c r="Z52" s="12"/>
+      <c r="AA52" s="39"/>
+    </row>
+    <row r="53" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="72"/>
+      <c r="C53" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="E53" s="10">
+        <v>29287</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" s="45">
         <v>6</v>
       </c>
-      <c r="E7" s="91"/>
-      <c r="F7" s="91">
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="45"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="49"/>
+      <c r="N53" s="49"/>
+      <c r="O53" s="49"/>
+      <c r="P53" s="49"/>
+      <c r="Q53" s="49"/>
+      <c r="R53" s="49"/>
+      <c r="S53" s="49"/>
+      <c r="T53" s="49"/>
+      <c r="U53" s="85"/>
+      <c r="V53" s="88"/>
+      <c r="W53" s="91"/>
+      <c r="X53" s="91"/>
+      <c r="Y53" s="91"/>
+      <c r="Z53" s="12"/>
+      <c r="AA53" s="39"/>
+    </row>
+    <row r="54" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="73"/>
+      <c r="C54" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" s="14">
+        <v>26157</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="G54" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="H54" s="47"/>
+      <c r="I54" s="47"/>
+      <c r="J54" s="47"/>
+      <c r="K54" s="47"/>
+      <c r="L54" s="47"/>
+      <c r="M54" s="50"/>
+      <c r="N54" s="50"/>
+      <c r="O54" s="50"/>
+      <c r="P54" s="50"/>
+      <c r="Q54" s="50"/>
+      <c r="R54" s="50"/>
+      <c r="S54" s="50"/>
+      <c r="T54" s="50"/>
+      <c r="U54" s="86"/>
+      <c r="V54" s="89"/>
+      <c r="W54" s="92"/>
+      <c r="X54" s="92"/>
+      <c r="Y54" s="92"/>
+      <c r="Z54" s="16"/>
+      <c r="AA54" s="40"/>
+    </row>
+    <row r="55" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E55" s="6">
+        <v>29288</v>
+      </c>
+      <c r="F55" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="G55" s="46">
         <v>7</v>
       </c>
-      <c r="G7" s="91"/>
-[...6 lines deleted...]
-      <c r="A8" s="90">
+      <c r="H55" s="46"/>
+      <c r="I55" s="46"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="N55" s="48"/>
+      <c r="O55" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="P55" s="48"/>
+      <c r="Q55" s="48"/>
+      <c r="R55" s="48"/>
+      <c r="S55" s="48"/>
+      <c r="T55" s="48"/>
+      <c r="U55" s="84" t="s">
+        <v>225</v>
+      </c>
+      <c r="V55" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="W55" s="90"/>
+      <c r="X55" s="90"/>
+      <c r="Y55" s="90"/>
+      <c r="Z55" s="8"/>
+      <c r="AA55" s="38"/>
+    </row>
+    <row r="56" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="53"/>
+      <c r="C56" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="E56" s="10">
+        <v>29360</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="45">
+        <v>2</v>
+      </c>
+      <c r="H56" s="45"/>
+      <c r="I56" s="45"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="49"/>
+      <c r="N56" s="49"/>
+      <c r="O56" s="49"/>
+      <c r="P56" s="49"/>
+      <c r="Q56" s="49"/>
+      <c r="R56" s="49"/>
+      <c r="S56" s="49"/>
+      <c r="T56" s="49"/>
+      <c r="U56" s="85"/>
+      <c r="V56" s="49"/>
+      <c r="W56" s="91"/>
+      <c r="X56" s="91"/>
+      <c r="Y56" s="91"/>
+      <c r="Z56" s="12"/>
+      <c r="AA56" s="39"/>
+    </row>
+    <row r="57" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="53"/>
+      <c r="C57" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E57" s="10">
+        <v>28086</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="G57" s="45">
         <v>6</v>
       </c>
-      <c r="B8" s="22">
-[...5 lines deleted...]
-      <c r="D8" s="92">
+      <c r="H57" s="45"/>
+      <c r="I57" s="45"/>
+      <c r="J57" s="45"/>
+      <c r="K57" s="45"/>
+      <c r="L57" s="45"/>
+      <c r="M57" s="49"/>
+      <c r="N57" s="49"/>
+      <c r="O57" s="49"/>
+      <c r="P57" s="49"/>
+      <c r="Q57" s="49"/>
+      <c r="R57" s="49"/>
+      <c r="S57" s="49"/>
+      <c r="T57" s="49"/>
+      <c r="U57" s="85"/>
+      <c r="V57" s="49"/>
+      <c r="W57" s="91"/>
+      <c r="X57" s="91"/>
+      <c r="Y57" s="91"/>
+      <c r="Z57" s="12"/>
+      <c r="AA57" s="39"/>
+    </row>
+    <row r="58" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="53"/>
+      <c r="C58" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E58" s="10">
+        <v>26330</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="G58" s="45">
         <v>2</v>
       </c>
-      <c r="E8" s="91">
+      <c r="H58" s="45"/>
+      <c r="I58" s="45"/>
+      <c r="J58" s="45"/>
+      <c r="K58" s="45"/>
+      <c r="L58" s="45"/>
+      <c r="M58" s="49"/>
+      <c r="N58" s="49"/>
+      <c r="O58" s="49"/>
+      <c r="P58" s="49"/>
+      <c r="Q58" s="49"/>
+      <c r="R58" s="49"/>
+      <c r="S58" s="49"/>
+      <c r="T58" s="49"/>
+      <c r="U58" s="85"/>
+      <c r="V58" s="49"/>
+      <c r="W58" s="91"/>
+      <c r="X58" s="91"/>
+      <c r="Y58" s="91"/>
+      <c r="Z58" s="12"/>
+      <c r="AA58" s="39"/>
+    </row>
+    <row r="59" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B59" s="53"/>
+      <c r="C59" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="E59" s="10">
+        <v>22949</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="G59" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="45"/>
+      <c r="K59" s="45"/>
+      <c r="L59" s="45"/>
+      <c r="M59" s="49"/>
+      <c r="N59" s="49"/>
+      <c r="O59" s="49"/>
+      <c r="P59" s="49"/>
+      <c r="Q59" s="49"/>
+      <c r="R59" s="49"/>
+      <c r="S59" s="49"/>
+      <c r="T59" s="49"/>
+      <c r="U59" s="85"/>
+      <c r="V59" s="49"/>
+      <c r="W59" s="91"/>
+      <c r="X59" s="91"/>
+      <c r="Y59" s="91"/>
+      <c r="Z59" s="12"/>
+      <c r="AA59" s="39"/>
+    </row>
+    <row r="60" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="53"/>
+      <c r="C60" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="E60" s="10">
+        <v>26565</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="G60" s="45">
+        <v>2</v>
+      </c>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45"/>
+      <c r="J60" s="45"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="49"/>
+      <c r="N60" s="49"/>
+      <c r="O60" s="49"/>
+      <c r="P60" s="49"/>
+      <c r="Q60" s="49"/>
+      <c r="R60" s="49"/>
+      <c r="S60" s="49"/>
+      <c r="T60" s="49"/>
+      <c r="U60" s="85"/>
+      <c r="V60" s="49"/>
+      <c r="W60" s="91"/>
+      <c r="X60" s="91"/>
+      <c r="Y60" s="91"/>
+      <c r="Z60" s="12"/>
+      <c r="AA60" s="39"/>
+    </row>
+    <row r="61" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B61" s="53"/>
+      <c r="C61" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="E61" s="10">
+        <v>26566</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="G61" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="H61" s="45"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="45"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="49"/>
+      <c r="N61" s="49"/>
+      <c r="O61" s="49"/>
+      <c r="P61" s="49"/>
+      <c r="Q61" s="49"/>
+      <c r="R61" s="49"/>
+      <c r="S61" s="49"/>
+      <c r="T61" s="49"/>
+      <c r="U61" s="85"/>
+      <c r="V61" s="49"/>
+      <c r="W61" s="91"/>
+      <c r="X61" s="91"/>
+      <c r="Y61" s="91"/>
+      <c r="Z61" s="12"/>
+      <c r="AA61" s="39"/>
+    </row>
+    <row r="62" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B62" s="53"/>
+      <c r="C62" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="E62" s="10">
+        <v>29362</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="G62" s="45">
         <v>6</v>
       </c>
-      <c r="F8" s="91">
+      <c r="H62" s="45"/>
+      <c r="I62" s="45"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="45"/>
+      <c r="L62" s="45"/>
+      <c r="M62" s="49"/>
+      <c r="N62" s="49"/>
+      <c r="O62" s="49"/>
+      <c r="P62" s="49"/>
+      <c r="Q62" s="49"/>
+      <c r="R62" s="49"/>
+      <c r="S62" s="49"/>
+      <c r="T62" s="49"/>
+      <c r="U62" s="85"/>
+      <c r="V62" s="49"/>
+      <c r="W62" s="91"/>
+      <c r="X62" s="91"/>
+      <c r="Y62" s="91"/>
+      <c r="Z62" s="12"/>
+      <c r="AA62" s="39"/>
+    </row>
+    <row r="63" spans="2:27" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B63" s="54"/>
+      <c r="C63" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D63" s="41" t="s">
+        <v>158</v>
+      </c>
+      <c r="E63" s="14">
+        <v>24255</v>
+      </c>
+      <c r="F63" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="G63" s="47">
         <v>6</v>
       </c>
-      <c r="G8" s="91"/>
-[...1011 lines deleted...]
-    <row r="61" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="H63" s="47"/>
+      <c r="I63" s="47"/>
+      <c r="J63" s="47"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="50"/>
+      <c r="N63" s="50"/>
+      <c r="O63" s="50"/>
+      <c r="P63" s="50"/>
+      <c r="Q63" s="50"/>
+      <c r="R63" s="50"/>
+      <c r="S63" s="50"/>
+      <c r="T63" s="50"/>
+      <c r="U63" s="86"/>
+      <c r="V63" s="50"/>
+      <c r="W63" s="92"/>
+      <c r="X63" s="92"/>
+      <c r="Y63" s="92"/>
+      <c r="Z63" s="16"/>
+      <c r="AA63" s="40"/>
+    </row>
+    <row r="64" spans="2:27" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.3"/>
   </sheetData>
+  <mergeCells count="119">
+    <mergeCell ref="Z2:AA2"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="AB4:AE4"/>
+    <mergeCell ref="U2:Y2"/>
+    <mergeCell ref="U47:U54"/>
+    <mergeCell ref="V47:V54"/>
+    <mergeCell ref="W47:W54"/>
+    <mergeCell ref="X47:X54"/>
+    <mergeCell ref="Y47:Y54"/>
+    <mergeCell ref="U55:U63"/>
+    <mergeCell ref="V55:V63"/>
+    <mergeCell ref="W55:W63"/>
+    <mergeCell ref="X55:X63"/>
+    <mergeCell ref="Y55:Y63"/>
+    <mergeCell ref="U31:U38"/>
+    <mergeCell ref="V31:V38"/>
+    <mergeCell ref="W31:W38"/>
+    <mergeCell ref="X31:X38"/>
+    <mergeCell ref="Y31:Y38"/>
+    <mergeCell ref="U39:U46"/>
+    <mergeCell ref="V39:V46"/>
+    <mergeCell ref="W39:W46"/>
+    <mergeCell ref="X39:X46"/>
+    <mergeCell ref="Y39:Y46"/>
+    <mergeCell ref="U7:U14"/>
+    <mergeCell ref="V7:V14"/>
+    <mergeCell ref="W7:W14"/>
+    <mergeCell ref="X7:X14"/>
+    <mergeCell ref="Y7:Y14"/>
+    <mergeCell ref="U15:U22"/>
+    <mergeCell ref="S23:S30"/>
+    <mergeCell ref="T23:T30"/>
+    <mergeCell ref="T7:T14"/>
+    <mergeCell ref="V15:V22"/>
+    <mergeCell ref="W15:W22"/>
+    <mergeCell ref="X15:X22"/>
+    <mergeCell ref="Y15:Y22"/>
+    <mergeCell ref="U23:U30"/>
+    <mergeCell ref="V23:V30"/>
+    <mergeCell ref="W23:W30"/>
+    <mergeCell ref="X23:X30"/>
+    <mergeCell ref="Y23:Y30"/>
+    <mergeCell ref="S55:S63"/>
+    <mergeCell ref="T55:T63"/>
+    <mergeCell ref="M2:T2"/>
+    <mergeCell ref="M15:M22"/>
+    <mergeCell ref="N15:N22"/>
+    <mergeCell ref="O15:O22"/>
+    <mergeCell ref="P15:P22"/>
+    <mergeCell ref="Q15:Q22"/>
+    <mergeCell ref="R15:R22"/>
+    <mergeCell ref="S15:S22"/>
+    <mergeCell ref="T15:T22"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="M7:M14"/>
+    <mergeCell ref="N7:N14"/>
+    <mergeCell ref="O7:O14"/>
+    <mergeCell ref="S31:S38"/>
+    <mergeCell ref="T31:T38"/>
+    <mergeCell ref="M23:M30"/>
+    <mergeCell ref="N23:N30"/>
+    <mergeCell ref="O23:O30"/>
+    <mergeCell ref="P23:P30"/>
+    <mergeCell ref="Q23:Q30"/>
+    <mergeCell ref="R23:R30"/>
+    <mergeCell ref="M55:M63"/>
+    <mergeCell ref="N55:N63"/>
+    <mergeCell ref="O55:O63"/>
+    <mergeCell ref="P55:P63"/>
+    <mergeCell ref="Q55:Q63"/>
+    <mergeCell ref="R55:R63"/>
+    <mergeCell ref="N39:N46"/>
+    <mergeCell ref="O39:O46"/>
+    <mergeCell ref="P39:P46"/>
+    <mergeCell ref="Q39:Q46"/>
+    <mergeCell ref="R39:R46"/>
+    <mergeCell ref="S39:S46"/>
+    <mergeCell ref="T39:T46"/>
+    <mergeCell ref="M47:M54"/>
+    <mergeCell ref="N47:N54"/>
+    <mergeCell ref="O47:O54"/>
+    <mergeCell ref="P47:P54"/>
+    <mergeCell ref="Q47:Q54"/>
+    <mergeCell ref="R47:R54"/>
+    <mergeCell ref="S47:S54"/>
+    <mergeCell ref="T47:T54"/>
+    <mergeCell ref="M39:M46"/>
+    <mergeCell ref="P7:P14"/>
+    <mergeCell ref="Q7:Q14"/>
+    <mergeCell ref="R7:R14"/>
+    <mergeCell ref="S7:S14"/>
+    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="B55:B63"/>
+    <mergeCell ref="B2:E3"/>
+    <mergeCell ref="B4:C5"/>
+    <mergeCell ref="G2:L2"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="K3:L3"/>
+    <mergeCell ref="B31:B38"/>
+    <mergeCell ref="B39:B46"/>
+    <mergeCell ref="B47:B54"/>
+    <mergeCell ref="B7:B14"/>
+    <mergeCell ref="B15:B22"/>
+    <mergeCell ref="B23:B30"/>
+    <mergeCell ref="M31:M38"/>
+    <mergeCell ref="N31:N38"/>
+    <mergeCell ref="O31:O38"/>
+    <mergeCell ref="P31:P38"/>
+    <mergeCell ref="Q31:Q38"/>
+    <mergeCell ref="R31:R38"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <conditionalFormatting sqref="G7:L63 Z7:AA63">
+    <cfRule type="cellIs" dxfId="11" priority="37" operator="equal">
+      <formula>"A"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="38" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="9" priority="39" operator="lessThan">
+      <formula>6</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="40" operator="greaterThan">
+      <formula>5</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AD5 AB6">
+    <cfRule type="cellIs" dxfId="7" priority="6" operator="equal">
+      <formula>"O"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AD5:AD6 AB6">
+    <cfRule type="cellIs" dxfId="6" priority="5" operator="equal">
+      <formula>"E"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="7" operator="equal">
+      <formula>"E"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="8" operator="equal">
+      <formula>"AC"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="9" operator="equal">
+      <formula>"A"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AD6">
+    <cfRule type="cellIs" dxfId="2" priority="10" operator="equal">
+      <formula>"O"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="1" priority="11" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="12" operator="equal">
+      <formula>"O"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="F37" r:id="rId1"/>
+    <hyperlink ref="F32" r:id="rId2"/>
+    <hyperlink ref="F49" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...2133 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>TP INTEGRADOR</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sergio Cortese</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>