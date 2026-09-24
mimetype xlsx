--- v1 (2025-12-14)
+++ v2 (2026-09-24)
@@ -72,69 +72,69 @@
   <si>
     <t xml:space="preserve">Ética</t>
   </si>
   <si>
     <t xml:space="preserve">Orígenes de datos. Uso de Pandas</t>
   </si>
   <si>
     <t xml:space="preserve">Estadísticos y Visualizaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Data Wrangling (procesos ETL)</t>
   </si>
   <si>
     <t xml:space="preserve">Reducción de Dimensionalidad</t>
   </si>
   <si>
     <t xml:space="preserve">Clustering</t>
   </si>
   <si>
     <t xml:space="preserve">Regresiones</t>
   </si>
   <si>
     <t xml:space="preserve">Clasificadores Binarios</t>
   </si>
   <si>
-    <t xml:space="preserve">Integración, Repaso</t>
+    <t xml:space="preserve">Aprendizaje Reforzado / Aprendizaje profundo</t>
   </si>
   <si>
     <t xml:space="preserve">Examen Parcial</t>
   </si>
   <si>
     <t xml:space="preserve">Presencial</t>
   </si>
   <si>
-    <t xml:space="preserve">Aprendizaje Reforzado / Aprendizaje profundo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ML en Cloud</t>
   </si>
   <si>
     <t xml:space="preserve">Aprendizaje profundo + Modelos NLP</t>
   </si>
   <si>
     <t xml:space="preserve">IA Generativa: Fundamentos y Modelos Avanzados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prompt engineering – IA Agéntica</t>
   </si>
   <si>
     <t xml:space="preserve">Presentación de TP Integrador Grupal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="0"/>
     </font>
@@ -370,329 +370,329 @@
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A6" colorId="64" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="C16" activeCellId="0" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="2" min="1" style="1" width="11.53"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="2" width="44.02"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A3" s="8" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="9" t="n">
-        <v>45881</v>
+        <v>45880</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A4" s="8" t="n">
         <f aca="false">A3+1</f>
         <v>2</v>
       </c>
       <c r="B4" s="9" t="n">
         <f aca="false">B3+7</f>
-        <v>45888</v>
+        <v>45887</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A5" s="8" t="n">
         <f aca="false">A4+1</f>
         <v>3</v>
       </c>
       <c r="B5" s="9" t="n">
         <f aca="false">B4+7</f>
-        <v>45895</v>
+        <v>45894</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="8" t="n">
         <f aca="false">A5+1</f>
         <v>4</v>
       </c>
       <c r="B6" s="9" t="n">
         <f aca="false">B5+7</f>
-        <v>45902</v>
+        <v>45901</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A7" s="8" t="n">
         <f aca="false">A6+1</f>
         <v>5</v>
       </c>
       <c r="B7" s="9" t="n">
         <f aca="false">B6+7</f>
-        <v>45909</v>
+        <v>45908</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A8" s="8" t="n">
         <f aca="false">A7+1</f>
         <v>6</v>
       </c>
       <c r="B8" s="9" t="n">
         <f aca="false">B7+7</f>
-        <v>45916</v>
+        <v>45915</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A9" s="8" t="n">
         <f aca="false">A8+1</f>
         <v>7</v>
       </c>
       <c r="B9" s="9" t="n">
         <f aca="false">B8+7</f>
-        <v>45923</v>
+        <v>45922</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A10" s="8" t="n">
         <f aca="false">A9+1</f>
         <v>8</v>
       </c>
       <c r="B10" s="9" t="n">
         <f aca="false">B9+7</f>
-        <v>45930</v>
+        <v>45929</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A11" s="8" t="n">
         <f aca="false">A10+1</f>
         <v>9</v>
       </c>
       <c r="B11" s="9" t="n">
         <f aca="false">B10+7</f>
-        <v>45937</v>
+        <v>45936</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A12" s="8" t="n">
         <f aca="false">A11+1</f>
         <v>10</v>
       </c>
       <c r="B12" s="9" t="n">
         <f aca="false">B11+7</f>
-        <v>45944</v>
+        <v>45943</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A13" s="8" t="n">
         <f aca="false">A12+1</f>
         <v>11</v>
       </c>
       <c r="B13" s="9" t="n">
         <f aca="false">B12+7</f>
-        <v>45951</v>
+        <v>45950</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A14" s="8" t="n">
         <f aca="false">A13+1</f>
         <v>12</v>
       </c>
       <c r="B14" s="9" t="n">
         <f aca="false">B13+7</f>
-        <v>45958</v>
+        <v>45957</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A15" s="8" t="n">
         <f aca="false">A14+1</f>
         <v>13</v>
       </c>
       <c r="B15" s="9" t="n">
         <f aca="false">B14+7</f>
-        <v>45965</v>
+        <v>45964</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A16" s="8" t="n">
         <f aca="false">A15+1</f>
         <v>14</v>
       </c>
       <c r="B16" s="9" t="n">
         <f aca="false">B15+7</f>
-        <v>45972</v>
+        <v>45971</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A17" s="8" t="n">
         <f aca="false">A16+1</f>
         <v>15</v>
       </c>
       <c r="B17" s="9" t="n">
         <f aca="false">B16+7</f>
-        <v>45979</v>
+        <v>45978</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A18" s="8" t="n">
         <f aca="false">A17+1</f>
         <v>16</v>
       </c>
       <c r="B18" s="9" t="n">
         <f aca="false">B17+7</f>
-        <v>45986</v>
+        <v>45985</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" customFormat="false" ht="18.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="B19" s="11"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" firstPageNumber="1" useFirstPageNumber="true" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Página &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>